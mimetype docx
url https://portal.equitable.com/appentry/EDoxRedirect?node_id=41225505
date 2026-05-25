--- v0 (2026-04-03)
+++ v1 (2026-05-25)
@@ -3117,52 +3117,52 @@
       </UserInfo>
     </OwnedBy>
     <_dlc_DocId xmlns="ac20609a-3051-41d9-b17a-8705bef0fda4">Y6CZYP3QUJ6H-1787642447-19</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="ac20609a-3051-41d9-b17a-8705bef0fda4">
       <Url>https://equprod.sharepoint.com/sites/edocs/MM-MP/_layouts/15/DocIdRedir.aspx?ID=Y6CZYP3QUJ6H-1787642447-19</Url>
       <Description>Y6CZYP3QUJ6H-1787642447-19</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="eDoxContent" ma:contentTypeID="0x010100B24C549A633F7C48BA2305DAC5266D4A0057AE83A2E3390D40B2C7768C49040E83" ma:contentTypeVersion="35" ma:contentTypeDescription="Base content type for all the eDox content libraries" ma:contentTypeScope="" ma:versionID="6fbe6e48ccb204639b576392058c04d3">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ac20609a-3051-41d9-b17a-8705bef0fda4" xmlns:ns3="165c0ba8-d3ca-4924-85cd-96410058dcf8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e1d874a2b4fdd2a9247cd486081d123b" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="eDoxContent" ma:contentTypeID="0x010100B24C549A633F7C48BA2305DAC5266D4A0057AE83A2E3390D40B2C7768C49040E83" ma:contentTypeVersion="35" ma:contentTypeDescription="Base content type for all the eDox content libraries" ma:contentTypeScope="" ma:versionID="417313753ccc2f91a0f01ae1e0582215">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ac20609a-3051-41d9-b17a-8705bef0fda4" xmlns:ns3="165c0ba8-d3ca-4924-85cd-96410058dcf8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7aa5de774b24ab8c48353250651b6fd8" ns2:_="" ns3:_="">
     <xsd:import namespace="ac20609a-3051-41d9-b17a-8705bef0fda4"/>
     <xsd:import namespace="165c0ba8-d3ca-4924-85cd-96410058dcf8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:DocumentName"/>
                 <xsd:element ref="ns2:Descriptions" minOccurs="0"/>
                 <xsd:element ref="ns2:ActiveStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:CatalogNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:ComplianceNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:ComplianceRelatedRequiredReading" minOccurs="0"/>
                 <xsd:element ref="ns2:ContentVersionDate" minOccurs="0"/>
                 <xsd:element ref="ns2:kc37e8acea214b26bd23a9efa566ac16" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:ea0af7464256420b83d394d347890816" minOccurs="0"/>
                 <xsd:element ref="ns2:c473f98684114ecd9e62b403be213f9f" minOccurs="0"/>
                 <xsd:element ref="ns2:EffectiveDate"/>
                 <xsd:element ref="ns2:eDOXKeyword" minOccurs="0"/>
@@ -3562,51 +3562,51 @@
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="ac20609a-3051-41d9-b17a-8705bef0fda4"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1D73FE1-3B35-456F-ABC2-CFC89A488CFC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6FE8DAA9-88A8-4919-B2F4-24CC5ECDF1BD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91967688-1B6B-45B4-BB5A-94813C3C92F6}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB247C4A-28C3-475B-9D24-BB9B2FD4E15B}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>1page_Equitable_Standard_Letterhead_Segoe.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>571</Words>
   <Characters>3261</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>