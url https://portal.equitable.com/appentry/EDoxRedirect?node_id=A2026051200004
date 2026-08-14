--- v0 (2026-06-29)
+++ v1 (2026-08-14)
@@ -5506,52 +5506,52 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="eDoxContent" ma:contentTypeID="0x010100B24C549A633F7C48BA2305DAC5266D4A00FE43B090B9E87747AB890BC7E389A350" ma:contentTypeVersion="23" ma:contentTypeDescription="Base content type for all the eDox content libraries" ma:contentTypeScope="" ma:versionID="de9f1c08f78ada6f8b94a712576dcbb9">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ac20609a-3051-41d9-b17a-8705bef0fda4" xmlns:ns3="e086aa7a-db4d-4396-bed7-b584f2375886" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f246dd415c3e423b0b5b551d96a08ee6" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="eDoxContent" ma:contentTypeID="0x010100B24C549A633F7C48BA2305DAC5266D4A00FE43B090B9E87747AB890BC7E389A350" ma:contentTypeVersion="23" ma:contentTypeDescription="Base content type for all the eDox content libraries" ma:contentTypeScope="" ma:versionID="69ac424811e0b776a5fd15f265d11d70">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ac20609a-3051-41d9-b17a-8705bef0fda4" xmlns:ns3="e086aa7a-db4d-4396-bed7-b584f2375886" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="efb9036d794ed10982ea56e4371f8fe3" ns2:_="" ns3:_="">
     <xsd:import namespace="ac20609a-3051-41d9-b17a-8705bef0fda4"/>
     <xsd:import namespace="e086aa7a-db4d-4396-bed7-b584f2375886"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:DocumentName"/>
                 <xsd:element ref="ns2:Descriptions" minOccurs="0"/>
                 <xsd:element ref="ns2:ActiveStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:CatalogNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:ComplianceNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:ComplianceRelatedRequiredReading" minOccurs="0"/>
                 <xsd:element ref="ns2:ContentVersionDate" minOccurs="0"/>
                 <xsd:element ref="ns2:kc37e8acea214b26bd23a9efa566ac16" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:ea0af7464256420b83d394d347890816" minOccurs="0"/>
                 <xsd:element ref="ns2:c473f98684114ecd9e62b403be213f9f" minOccurs="0"/>
                 <xsd:element ref="ns2:EffectiveDate"/>
                 <xsd:element ref="ns2:eDOXKeyword" minOccurs="0"/>
@@ -6038,51 +6038,51 @@
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C456708-D211-431F-AB71-F3376053EA15}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B66A448E-4B13-4339-A624-ADCF5D009AC5}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D42338D-0E1E-482E-8F40-3F9B217C15C9}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B503D24-C00A-4923-B5AB-75CD66A830A7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="3e436646-febd-4bc9-8978-922d393fa156"/>
     <ds:schemaRef ds:uri="fca92021-4e76-4fe2-9ad2-fff524300263"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F00AB31B-241B-4D2A-9152-7A01C70C8998}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Equitable Advisors Email Signatures_5-26.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>212</Words>
   <Characters>1847</Characters>
   <Application>Microsoft Office Word</Application>