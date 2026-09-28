--- v1 (2026-08-14)
+++ v2 (2026-09-28)
@@ -5506,52 +5506,52 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="eDoxContent" ma:contentTypeID="0x010100B24C549A633F7C48BA2305DAC5266D4A00FE43B090B9E87747AB890BC7E389A350" ma:contentTypeVersion="23" ma:contentTypeDescription="Base content type for all the eDox content libraries" ma:contentTypeScope="" ma:versionID="69ac424811e0b776a5fd15f265d11d70">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ac20609a-3051-41d9-b17a-8705bef0fda4" xmlns:ns3="e086aa7a-db4d-4396-bed7-b584f2375886" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="efb9036d794ed10982ea56e4371f8fe3" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="eDoxContent" ma:contentTypeID="0x010100B24C549A633F7C48BA2305DAC5266D4A00FE43B090B9E87747AB890BC7E389A350" ma:contentTypeVersion="23" ma:contentTypeDescription="Base content type for all the eDox content libraries" ma:contentTypeScope="" ma:versionID="81930451fa3a2dfa590ffb602ccece38">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ac20609a-3051-41d9-b17a-8705bef0fda4" xmlns:ns3="e086aa7a-db4d-4396-bed7-b584f2375886" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d9b7011cacb71ee379bb1cb81acc91a4" ns2:_="" ns3:_="">
     <xsd:import namespace="ac20609a-3051-41d9-b17a-8705bef0fda4"/>
     <xsd:import namespace="e086aa7a-db4d-4396-bed7-b584f2375886"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:DocumentName"/>
                 <xsd:element ref="ns2:Descriptions" minOccurs="0"/>
                 <xsd:element ref="ns2:ActiveStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:CatalogNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:ComplianceNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:ComplianceRelatedRequiredReading" minOccurs="0"/>
                 <xsd:element ref="ns2:ContentVersionDate" minOccurs="0"/>
                 <xsd:element ref="ns2:kc37e8acea214b26bd23a9efa566ac16" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:ea0af7464256420b83d394d347890816" minOccurs="0"/>
                 <xsd:element ref="ns2:c473f98684114ecd9e62b403be213f9f" minOccurs="0"/>
                 <xsd:element ref="ns2:EffectiveDate"/>
                 <xsd:element ref="ns2:eDOXKeyword" minOccurs="0"/>
@@ -6038,51 +6038,51 @@
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C456708-D211-431F-AB71-F3376053EA15}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D42338D-0E1E-482E-8F40-3F9B217C15C9}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8F92E4A-17FC-41EC-802A-1B5F5B2B2F74}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B503D24-C00A-4923-B5AB-75CD66A830A7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="3e436646-febd-4bc9-8978-922d393fa156"/>
     <ds:schemaRef ds:uri="fca92021-4e76-4fe2-9ad2-fff524300263"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F00AB31B-241B-4D2A-9152-7A01C70C8998}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Equitable Advisors Email Signatures_5-26.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>212</Words>
   <Characters>1847</Characters>
   <Application>Microsoft Office Word</Application>